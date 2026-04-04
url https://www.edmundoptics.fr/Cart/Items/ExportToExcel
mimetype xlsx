--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36d9d87775ad4cf4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7f5f3214284c40a6a63622feed75c358.psmdcp" Id="R68731f73a3924a9e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2cdb63f50d564486" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4804a251c62545e28cede4d84f1cce82.psmdcp" Id="R5e988dbcec1b44d6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Shopping Cart" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Stock No.</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>