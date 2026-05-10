--- v5 (2026-04-04)
+++ v6 (2026-05-10)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2cdb63f50d564486" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4804a251c62545e28cede4d84f1cce82.psmdcp" Id="R5e988dbcec1b44d6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf33cea33211342e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bcbbd832869b4305a9616bf521310ea6.psmdcp" Id="Red96f3dc57b44bd7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Shopping Cart" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Stock No.</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>