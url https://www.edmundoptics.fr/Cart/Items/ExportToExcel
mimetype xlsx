--- v6 (2026-05-10)
+++ v7 (2026-06-10)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf33cea33211342e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bcbbd832869b4305a9616bf521310ea6.psmdcp" Id="Red96f3dc57b44bd7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R105c79738fe74926" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/da27b2741ae840d9b486e1b67f40730a.psmdcp" Id="R89098bdf33c64e04" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Shopping Cart" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Stock No.</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>