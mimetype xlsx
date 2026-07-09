--- v7 (2026-06-10)
+++ v8 (2026-07-09)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R105c79738fe74926" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/da27b2741ae840d9b486e1b67f40730a.psmdcp" Id="R89098bdf33c64e04" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5aa902e6aa843c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ad932952c9d44dcfa858069b976d9f88.psmdcp" Id="R1eb595c760f34d32" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Shopping Cart" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Stock No.</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>