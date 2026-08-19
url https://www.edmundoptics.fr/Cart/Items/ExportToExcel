--- v8 (2026-07-09)
+++ v9 (2026-08-19)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5aa902e6aa843c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ad932952c9d44dcfa858069b976d9f88.psmdcp" Id="R1eb595c760f34d32" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12cdc274f3f04d73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cdb6168f6bf9440a99f4b882dc12442d.psmdcp" Id="R269195baa9314f8d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Shopping Cart" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Stock No.</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>